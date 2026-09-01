--- v0 (2025-10-07)
+++ v1 (2026-09-01)
@@ -1,16060 +1,902 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00D742A3" w:rsidRPr="00D742A3" w:rsidRDefault="00D742A3" w:rsidP="00D742A3">
-[...14 lines deleted...]
-        <w:t>MOKINIŲ PAVĖŽĖJIMAS</w:t>
+    <w:p w:rsidR="00D9419C" w:rsidRPr="00757AB3" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Laba diena,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D742A3" w:rsidRPr="00D742A3" w:rsidRDefault="00D742A3" w:rsidP="00D742A3">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Pavežami viešuoju ir mokyklos transportu tik mūsų progimnazijos aptarnaujamoje teritorijoje gyvenantys mokiniai </w:t>
+    <w:p w:rsidR="00E7023C" w:rsidRPr="00D9419C" w:rsidRDefault="00E7023C" w:rsidP="005C22B7">
+      <w:pPr>
+        <w:pStyle w:val="Antrat3"/>
+        <w:spacing w:before="0" w:line="420" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mokinių pavėžėjimas organizuojamas </w:t>
+      </w:r>
+      <w:r w:rsidR="005C22B7" w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vadovaujantis </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF20CD" w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C22B7" w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kauno rajono savivaldybės tarybos 2023 m. rugsėjo 28 d. sprendimas Nr. TS-365 „Dėl Kauno rajono savivaldybės mokinių vežimo mokykliniu autobusu tvarkos aprašo patvirtinimo“ </w:t>
+      </w:r>
+      <w:r w:rsidR="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">progimnazijos  „Mokinių pavėžėjimo tvarka“  </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00D742A3">
+        <w:r w:rsidRPr="005C22B7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Mokyklų aptarnavimo teritorijos (</w:t>
+          <w:t xml:space="preserve">5 </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00D742A3">
+        <w:r w:rsidRPr="005C22B7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>krs.lt</w:t>
+          <w:t>priedas_Pavezejimo</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00D742A3">
+        <w:r w:rsidRPr="005C22B7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> tvarka_2023-08-29.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9419C" w:rsidRPr="00D9419C" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokykl</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3BC9" w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>iniai autobusiukai rugsėjo 2 - 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienomis </w:t>
+      </w:r>
+      <w:r w:rsidR="00757AB3" w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ryte</w:t>
+      </w:r>
+      <w:r w:rsidR="00757AB3" w:rsidRPr="005C22B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>važiuos pagal prisegtame faile esantį grafiką.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9419C" w:rsidRPr="00D9419C" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Rugsėjo 2 d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1kl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - po pamokų pavežami </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>11.10 val.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9419C" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2 - 4 kl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - po pamokų pavežami </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>12.10 val.</w:t>
+      </w:r>
+      <w:r w:rsidR="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A3BC9" w:rsidRPr="00757AB3" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Rugsėjo 3 – 4 d.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1 kl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – po pamokų pavežami </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3BC9" w:rsidRPr="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>11.40 val.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00D9419C" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2 – 4 kl.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – po pamokų pavežami </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3BC9" w:rsidRPr="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>12.10 val.</w:t>
+      </w:r>
+      <w:r w:rsidR="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00757AB3" w:rsidRPr="00D9419C" w:rsidRDefault="00757AB3" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kl. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokiniai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>pavežami pagal grafiką</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9419C" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokiniai į Kauno rajono mokyklas visuomeniniu transportu iki rugsėjo mėnesio 14 d. bus pavežami be nuolatinių</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>pravažiavimo bilietų. Mokinys privalo turėti mokinio pažymėjimą ir jį pateikti vairuotojui ar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontroliuojančiam pareigūnui. Prašome užtikrinti, kad mokiniai turėtų mokinio pažymėjimus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9419C" w:rsidRPr="00D9419C" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Visi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eismo tvarkaraščiai skelbiami </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00757AB3" w:rsidRPr="00680C91">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaitas"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lt-LT"/>
           </w:rPr>
-          <w:t>)</w:t>
+          <w:t>https://www.krs.lt/gyventojams/viesasis-transportas/priemiestiniai-autobusu-marsrutai/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00757AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mūsų mokyklos mokiniai vyksta UAB „Kautra“ 104, 106, 108 autobusais</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D742A3" w:rsidRPr="00D742A3" w:rsidRDefault="00D742A3" w:rsidP="00D742A3">
-[...14 lines deleted...]
-        <w:t>Pirmumo teisę turi mokiniai gyvenantys 3km ir daugiau nuo progimnazijos, specialiųjų ugdymosi poreikių turintys mokiniai.</w:t>
+    <w:p w:rsidR="00D9419C" w:rsidRPr="00D9419C" w:rsidRDefault="00D9419C" w:rsidP="00D9419C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9419C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Socialinė pedagogė</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D742A3" w:rsidRPr="00D742A3" w:rsidRDefault="00D742A3" w:rsidP="00D742A3">
-[...15283 lines deleted...]
-    <w:sectPr w:rsidR="00D742A3" w:rsidRPr="00D742A3">
+    <w:p w:rsidR="00422E53" w:rsidRDefault="00422E53"/>
+    <w:sectPr w:rsidR="00422E53">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02772BC1"/>
+    <w:nsid w:val="67F61751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5F50D7B2"/>
-    <w:lvl w:ilvl="0" w:tplc="0427000F">
+    <w:tmpl w:val="DDE67AE6"/>
+    <w:lvl w:ilvl="0" w:tplc="E63877EA">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04270001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04270001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...439 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
-[...7 lines deleted...]
-  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006D0671"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00315160"/>
+    <w:rsidRoot w:val="00174328"/>
+    <w:rsid w:val="00174328"/>
+    <w:rsid w:val="002C33C5"/>
     <w:rsid w:val="00422E53"/>
-    <w:rsid w:val="004B0BC2"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F32840"/>
+    <w:rsid w:val="005A3BC9"/>
+    <w:rsid w:val="005C22B7"/>
+    <w:rsid w:val="00757AB3"/>
+    <w:rsid w:val="0097576A"/>
+    <w:rsid w:val="00D9419C"/>
+    <w:rsid w:val="00E7023C"/>
+    <w:rsid w:val="00EF20CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A15DDD3"/>
+  <w14:docId w14:val="5FA94B73"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{12C9FE7C-D987-46CC-8F49-1EED4522E0FE}"/>
+  <w15:docId w15:val="{2A5CD01D-4655-4596-AF28-7C0218989D0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16408,172 +1250,205 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C22B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0097576A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hipersaitas">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D742A3"/>
+    <w:rsid w:val="0097576A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...28 lines deleted...]
-      <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D742A3"/>
+    <w:rsid w:val="00757AB3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C22B7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...14 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="640038203">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1401060510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2069063340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krs.lt/gyventojams/viesasis-transportas/autobusu-marsrutai/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krs.lt/gyventojams/viesasis-transportas/autobusu-marsrutai/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krs.lt/gyventojams/viesasis-transportas/autobusu-marsrutai/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krs.lt/savivaldybe/struktura-ir-kontaktai/administracijos-direktorius/kulturos-svietimo-ir-sporto-skyrius/atmintin%C4%97s/mokykl%C5%B3-aptarnavimo-teritorijos/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krs.lt/gyventojams/viesasis-transportas/priemiestiniai-autobusu-marsrutai/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Ats1\Desktop\Transportas%202026%20-%202027\5%20priedas_Pavezejimo%20tvarka_2023-08-29.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16797,70 +1672,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>3473</Characters>
+  <Pages>1</Pages>
+  <Words>891</Words>
+  <Characters>508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9546</CharactersWithSpaces>
+  <CharactersWithSpaces>1397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>„Windows“ vartotojas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>